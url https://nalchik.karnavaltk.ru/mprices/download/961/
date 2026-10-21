--- v0 (2026-08-01)
+++ v1 (2026-10-21)
@@ -10,66 +10,66 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$8:$I$171</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$8:$I$170</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="309">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
   <si>
     <t>Прайс-лист ООО ТК КАРНАВАЛ</t>
   </si>
   <si>
-    <t>https://uljanovsk.karnavaltk.ru/</t>
-[...2 lines deleted...]
-    <t>Актуальность прайса на: 2026-08-01 06:38:56</t>
+    <t>https://ekb.karnavaltk.ru/</t>
+  </si>
+  <si>
+    <t>Актуальность прайса на: 2026-10-21 21:24:42</t>
   </si>
   <si>
     <t>Карнавальная  и новогодняя продукция</t>
   </si>
   <si>
     <t>Краски Холи</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Количество в упаковке</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
@@ -686,56 +686,50 @@
     <t>190787</t>
   </si>
   <si>
     <t>Парик "Седые волосы"</t>
   </si>
   <si>
     <t>190788</t>
   </si>
   <si>
     <t>Шапка для волос под парик 9*17 см</t>
   </si>
   <si>
     <t>1884-16</t>
   </si>
   <si>
     <t>Парик "Каре" Черный</t>
   </si>
   <si>
     <t>Головные уборы</t>
   </si>
   <si>
     <t>19605-PB</t>
   </si>
   <si>
     <t>Корона Серебряная 15*8,5 см</t>
-  </si>
-[...4 lines deleted...]
-    <t>Шляпа "Ковбой" малая 56 см</t>
   </si>
   <si>
     <t>00365-MSD</t>
   </si>
   <si>
     <t>Шляпа-цилиндр "Позитив" 23 см * 27 см</t>
   </si>
   <si>
     <t>01-5082-M-L</t>
   </si>
   <si>
     <t>Пилотка солдатская малая (звезда) 53-55 см</t>
   </si>
   <si>
     <t>Костюмы</t>
   </si>
   <si>
     <t>00356-MSD</t>
   </si>
   <si>
     <t>Набор "Мышка" (ободок, бабочка)</t>
   </si>
   <si>
     <t>Новогодние украшения (снежинки, гирлянды, звезды,бусы)</t>
   </si>
@@ -1104,51 +1098,51 @@
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763fa8dc7f28a471c7853861b56fe61.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60ff87b4e0a14f4ac8fdafa36d20ce.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21692bdea0c20c3c9f2ff0f96d76fc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d784310ff15ad4c6f943f4ef4df620.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a93364849280391ed4f038994afc0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ea2102440394a9c7bc4692b77b0ca.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecc83729f0a9b794f83be2d07b72a6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e2ce9b013bb1b0bdfedf85e436fe2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d8e2419e22787b772da7ea3dac32e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21086a09df9a5558ff521453cbb6d89e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb3aad806774a68071c878abdf70ad.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869762a134bfbd364f0a37f921160fe9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b5c9ab05695b683ed74ad9c7ead77.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff455823b5e6a3b7ec0902acf692457.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0c246d797ffca464a3c7461bcaa50.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b943da45d36c005f50af7a5bfd70e96.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e46e0928e8fb33956dba8502a7743e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6be3658142f48f3394a9b8dfacbb2e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec51f4a751bffcac084e4509ae198a6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd58d4e67efe770b7bed204974c358.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f990dfbf10ba4262f4ea3bf0fc327ab.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63050e658ce60767fd7eb667dfa097de.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27188472c28cfd7d36da2469e4118ae0.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281624b8b72ae737cee90bfbf865801c.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376646c30049a62be860d3345d0f970.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0f0fc69e88a3add8ad7a8ac395936.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39005fa4a0980a13f0e45e2f69f738f2.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca511cc6d66bd0ce01f125733a982b.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2799cb27b010cbde29134bfadf19126.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ed1838722e1d26947af548482d31f.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55997023f1d558422cb7f75d562dfc.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711af3d6055887d75515368ddbeae030.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9b8654978fe37d6def0f96e523da0.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c810775bfee513d3462c07b4784cab1.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68433bb2519d89bc32508134d558fb32.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48351f68d79b4a87d03c29e098e6ed69.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e895f0d08dfad53ab48c7320061fcfb.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad2122555e6a5412b595d32097ebc6.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead17fa5ed84cad6174a9eef315c9a6a.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90810c7470caf1ce8bdf58f51701bad0.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bfb56c12b2c5c6bd9f7e1b7a6fa4d.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24edec2e494e144019ab3cdb9e258d.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1068a7c3743ceee74c772e43c3cf37.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5175bcf6d4f42cb0514fe7db16a969d.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a70947a31a8e1a3c294fc8d88a74c3.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f963c5642ecc13ca1bb246b558b23.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d6eab4dfc253d661cf25ece375f82.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac789fad7839bc4df3fd5837ed6a3e3.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85032edd1f428aa7b36496290395fc71.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2378fd3b0ee771babd803946596ca3b.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce605921d543a495026289cb18e788a.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f4e674355f0eb60449ed667b9609a.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1add4bc4079e6e73359e8c1b2f25fe.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcc595b8fbc4c83b42c782247ae6a1.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e317f8a6ccd2e52c6b6243454b21fe3.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9e2197b00dacb3ab558da29d8b2bc.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f7db37a54e170594ebc44c407a53.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c189d55d33f5967bbec874acc58a79.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d566ec9a824d31a0a8c632ecc12ba0.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c496cabd4dca0e8af20490d757ea0.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97496c7d05988f3496fe7d7024069356.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d4f12d7bcb778850851c130dfa415.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc778832bddc0a291ba16293e4a134b2.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90106b60bede01b2b4d980eecfe1b789.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4e6cf2ba41de173a2e06ec5cc2e9b.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25075b3ef6c01fc724a34b2bf1e664.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df71623c86c285963d516f3d08a61af.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a0383c85b30b7bf54aa49a0af6c35.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5b71ee4d6d9f59617cc508a88e746.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a048898d8503735735b8ba90a7a1aa.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77040e3dcaf1793d719e72cdf433f24.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4c58305dfd5b387080745e4c48ae8.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5b7e7e0501271b5ec9ed35d96837d.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770b4f9bc6e0da278f437f15bd73c65.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f1de40190b3d8e2d933f6d369c2f2.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5444ae864bde05f594d2e152cf09847.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a8669e6afcd907f8c9b5aa5f63d9e.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f61c7232bd84ddabc0fd35a77a609.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48efc5518e63e37103c56a065cf97d.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028790b0cea06c6e0970541fd1b02e9.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e8588f4bff31145702288a0edd570.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64659c9f375343b81c2717c25320ca94.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90d27123fddfdba79d66a736331537.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055066be3baffd169355c02425ba0f1.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea42c04866ca2f3052f7a63855e3667.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6822c90a162cddd09bff10c0ea3ab6.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0599c096346f7615638124b870ce64f.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b027e7cd3f3d18b1ab8c1ae5c0981e.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887535a0e96e17444d6e13ed24b1b2fb.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e04ad1831dafa80681ba445ea9d226.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dae25a8640c618fab36091be18936d.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dde5bddc3d4161f9a360bd902ac9e7.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255fc7cfbce6dcda8046df72fcf15a8.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4abce8972258b49ecf2da302f20e4.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9f5efccb2c15cdf7531a72ddc429b.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c83169156f8cc52181658d57aa0747.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adb5d9b130cd4113d49e78b4a84eda.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f56a8a476f4d212950f275629dc8a.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cae2dda10fae5dc2c1f728ec9e01be.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b1de2bc9a1be49faeca52da3095c3.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e23514b97fc4d6627d99eaf2260c9.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba47a280598913ce9349a0207d07ab.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360b91c33ab487e43925a78862ff455.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf499d3c8c4ae6231da63156d0d99b6.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee60b9dfe36baca81338da6bd9b0835.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf3a248cc1b60ba5ea93efba8e9d36.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a2fa024333aa3c79b55f797b360bb.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3854fa31a99290a98481aff676e86e.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116be7de7c83158f31db348193a80db.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871bc910c00e18759de7cb22d45aa27.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0234929c154fbec70a56cdbd89785.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159991b3c01e3ca0b8d2d21375303b0f.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab74b61f3d850d7a76bea7e58a4da14.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142785307c3187bb90ad54df3848b681.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a68bd4a9690db86d332a6d3290a43.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93506cba9f1ff2fb39cb55cfdec9b371.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a2eef20faa60bd4db27a43c679b52.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94e14e9825da86252e7865bda18d92.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85f034f9c8c7bc4d56f867073369c6.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dcd14d330176c2928fa896d80f32d.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2060c1222790430b0c16183dc9043.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56764261c9aa147f7810d770f0dd6a6.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86e1f23cf9401879ce3d2a71aefb40.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e1824aab239a52a8fdcb0e09739f0.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815484516e1f0aff55a2abf3b7305f04.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9c8bfd6430d219cd2ee4462fac1ca.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa96bb191c92cbe4e116c612a689f8.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8e0435201a9ba84ec66c626b0d60d.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18cbc159870ad99add0d445c50aca3.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f1b20900de137b5bc0ae5c9985e93.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5c23a5fdb327b51701d548e83f343.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eafde67f9acbbdda849da465b5c755.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d97ca68b9316f2e16e4e4ccd5857a.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033d9da6a10320492d3db52026258ef.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16d40eb191c16a2b804d31717671b6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763fa8dc7f28a471c7853861b56fe61.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60ff87b4e0a14f4ac8fdafa36d20ce.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21692bdea0c20c3c9f2ff0f96d76fc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d784310ff15ad4c6f943f4ef4df620.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a93364849280391ed4f038994afc0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ea2102440394a9c7bc4692b77b0ca.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecc83729f0a9b794f83be2d07b72a6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e2ce9b013bb1b0bdfedf85e436fe2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d8e2419e22787b772da7ea3dac32e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21086a09df9a5558ff521453cbb6d89e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb3aad806774a68071c878abdf70ad.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869762a134bfbd364f0a37f921160fe9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b5c9ab05695b683ed74ad9c7ead77.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff455823b5e6a3b7ec0902acf692457.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0c246d797ffca464a3c7461bcaa50.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b943da45d36c005f50af7a5bfd70e96.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e46e0928e8fb33956dba8502a7743e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6be3658142f48f3394a9b8dfacbb2e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec51f4a751bffcac084e4509ae198a6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd58d4e67efe770b7bed204974c358.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f990dfbf10ba4262f4ea3bf0fc327ab.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63050e658ce60767fd7eb667dfa097de.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27188472c28cfd7d36da2469e4118ae0.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281624b8b72ae737cee90bfbf865801c.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376646c30049a62be860d3345d0f970.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0f0fc69e88a3add8ad7a8ac395936.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39005fa4a0980a13f0e45e2f69f738f2.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca511cc6d66bd0ce01f125733a982b.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2799cb27b010cbde29134bfadf19126.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ed1838722e1d26947af548482d31f.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55997023f1d558422cb7f75d562dfc.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711af3d6055887d75515368ddbeae030.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9b8654978fe37d6def0f96e523da0.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c810775bfee513d3462c07b4784cab1.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68433bb2519d89bc32508134d558fb32.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48351f68d79b4a87d03c29e098e6ed69.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e895f0d08dfad53ab48c7320061fcfb.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad2122555e6a5412b595d32097ebc6.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead17fa5ed84cad6174a9eef315c9a6a.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90810c7470caf1ce8bdf58f51701bad0.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bfb56c12b2c5c6bd9f7e1b7a6fa4d.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24edec2e494e144019ab3cdb9e258d.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1068a7c3743ceee74c772e43c3cf37.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5175bcf6d4f42cb0514fe7db16a969d.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a70947a31a8e1a3c294fc8d88a74c3.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f963c5642ecc13ca1bb246b558b23.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d6eab4dfc253d661cf25ece375f82.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac789fad7839bc4df3fd5837ed6a3e3.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85032edd1f428aa7b36496290395fc71.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2378fd3b0ee771babd803946596ca3b.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce605921d543a495026289cb18e788a.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f4e674355f0eb60449ed667b9609a.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1add4bc4079e6e73359e8c1b2f25fe.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcc595b8fbc4c83b42c782247ae6a1.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e317f8a6ccd2e52c6b6243454b21fe3.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9e2197b00dacb3ab558da29d8b2bc.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f7db37a54e170594ebc44c407a53.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c189d55d33f5967bbec874acc58a79.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d566ec9a824d31a0a8c632ecc12ba0.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c496cabd4dca0e8af20490d757ea0.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97496c7d05988f3496fe7d7024069356.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d4f12d7bcb778850851c130dfa415.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc778832bddc0a291ba16293e4a134b2.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90106b60bede01b2b4d980eecfe1b789.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4e6cf2ba41de173a2e06ec5cc2e9b.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25075b3ef6c01fc724a34b2bf1e664.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df71623c86c285963d516f3d08a61af.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a0383c85b30b7bf54aa49a0af6c35.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5b71ee4d6d9f59617cc508a88e746.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a048898d8503735735b8ba90a7a1aa.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77040e3dcaf1793d719e72cdf433f24.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4c58305dfd5b387080745e4c48ae8.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5b7e7e0501271b5ec9ed35d96837d.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770b4f9bc6e0da278f437f15bd73c65.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f1de40190b3d8e2d933f6d369c2f2.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5444ae864bde05f594d2e152cf09847.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a8669e6afcd907f8c9b5aa5f63d9e.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f61c7232bd84ddabc0fd35a77a609.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48efc5518e63e37103c56a065cf97d.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028790b0cea06c6e0970541fd1b02e9.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e8588f4bff31145702288a0edd570.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64659c9f375343b81c2717c25320ca94.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90d27123fddfdba79d66a736331537.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055066be3baffd169355c02425ba0f1.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea42c04866ca2f3052f7a63855e3667.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6822c90a162cddd09bff10c0ea3ab6.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0599c096346f7615638124b870ce64f.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b027e7cd3f3d18b1ab8c1ae5c0981e.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887535a0e96e17444d6e13ed24b1b2fb.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e04ad1831dafa80681ba445ea9d226.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dae25a8640c618fab36091be18936d.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dde5bddc3d4161f9a360bd902ac9e7.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255fc7cfbce6dcda8046df72fcf15a8.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4abce8972258b49ecf2da302f20e4.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9f5efccb2c15cdf7531a72ddc429b.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c83169156f8cc52181658d57aa0747.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adb5d9b130cd4113d49e78b4a84eda.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f56a8a476f4d212950f275629dc8a.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b1de2bc9a1be49faeca52da3095c3.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e23514b97fc4d6627d99eaf2260c9.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba47a280598913ce9349a0207d07ab.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360b91c33ab487e43925a78862ff455.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf499d3c8c4ae6231da63156d0d99b6.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee60b9dfe36baca81338da6bd9b0835.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf3a248cc1b60ba5ea93efba8e9d36.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a2fa024333aa3c79b55f797b360bb.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3854fa31a99290a98481aff676e86e.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116be7de7c83158f31db348193a80db.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871bc910c00e18759de7cb22d45aa27.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0234929c154fbec70a56cdbd89785.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159991b3c01e3ca0b8d2d21375303b0f.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab74b61f3d850d7a76bea7e58a4da14.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142785307c3187bb90ad54df3848b681.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a68bd4a9690db86d332a6d3290a43.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93506cba9f1ff2fb39cb55cfdec9b371.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a2eef20faa60bd4db27a43c679b52.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94e14e9825da86252e7865bda18d92.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85f034f9c8c7bc4d56f867073369c6.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dcd14d330176c2928fa896d80f32d.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2060c1222790430b0c16183dc9043.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56764261c9aa147f7810d770f0dd6a6.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86e1f23cf9401879ce3d2a71aefb40.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e1824aab239a52a8fdcb0e09739f0.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815484516e1f0aff55a2abf3b7305f04.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9c8bfd6430d219cd2ee4462fac1ca.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa96bb191c92cbe4e116c612a689f8.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8e0435201a9ba84ec66c626b0d60d.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18cbc159870ad99add0d445c50aca3.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f1b20900de137b5bc0ae5c9985e93.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5c23a5fdb327b51701d548e83f343.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eafde67f9acbbdda849da465b5c755.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d97ca68b9316f2e16e4e4ccd5857a.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033d9da6a10320492d3db52026258ef.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16d40eb191c16a2b804d31717671b6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_10195" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -4750,1389 +4744,1352 @@
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_18528" descr=""/>
+        <xdr:cNvPr id="99" name="product_1591" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_1591" descr=""/>
+        <xdr:cNvPr id="100" name="product_24649" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>122</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="101" name="product_24649" descr=""/>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="product_2569" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>125</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="102" name="product_2569" descr=""/>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="product_18869" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_18869" descr=""/>
+        <xdr:cNvPr id="103" name="product_18953" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_18953" descr=""/>
+        <xdr:cNvPr id="104" name="product_18828" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>130</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="105" name="product_18828" descr=""/>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="product_18855" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_18855" descr=""/>
+        <xdr:cNvPr id="106" name="product_10280" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>134</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="107" name="product_10280" descr=""/>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="product_19499" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_19499" descr=""/>
+        <xdr:cNvPr id="108" name="product_19491" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_19491" descr=""/>
+        <xdr:cNvPr id="109" name="product_13830" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_13830" descr=""/>
+        <xdr:cNvPr id="110" name="product_22344" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_22344" descr=""/>
+        <xdr:cNvPr id="111" name="product_19497" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_19497" descr=""/>
+        <xdr:cNvPr id="112" name="product_13824" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_13824" descr=""/>
+        <xdr:cNvPr id="113" name="product_22350" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_22350" descr=""/>
+        <xdr:cNvPr id="114" name="product_13829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_13829" descr=""/>
+        <xdr:cNvPr id="115" name="product_13821" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_13821" descr=""/>
+        <xdr:cNvPr id="116" name="product_19496" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_19496" descr=""/>
+        <xdr:cNvPr id="117" name="product_13836" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_13836" descr=""/>
+        <xdr:cNvPr id="118" name="product_13832" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_13832" descr=""/>
+        <xdr:cNvPr id="119" name="product_13834" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_13834" descr=""/>
+        <xdr:cNvPr id="120" name="product_22349" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_22349" descr=""/>
+        <xdr:cNvPr id="121" name="product_13835" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
-      <xdr:row>152</xdr:row>
-[...4 lines deleted...]
-        <xdr:cNvPr id="122" name="product_13835" descr=""/>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="product_19494" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_19494" descr=""/>
+        <xdr:cNvPr id="123" name="product_13833" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_13833" descr=""/>
+        <xdr:cNvPr id="124" name="product_19500" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_19500" descr=""/>
+        <xdr:cNvPr id="125" name="product_13828" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_13828" descr=""/>
+        <xdr:cNvPr id="126" name="product_19492" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_19492" descr=""/>
+        <xdr:cNvPr id="127" name="product_26133" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_26133" descr=""/>
+        <xdr:cNvPr id="128" name="product_26134" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>159</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="129" name="product_26134" descr=""/>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="product_23877" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_23877" descr=""/>
+        <xdr:cNvPr id="130" name="product_23873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>163</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="131" name="product_23873" descr=""/>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="product_11076" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_11076" descr=""/>
+        <xdr:cNvPr id="132" name="product_19591" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>167</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="133" name="product_19591" descr=""/>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="product_18952" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_18952" descr=""/>
+        <xdr:cNvPr id="134" name="product_13144" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
-        <a:stretch>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -6393,59 +6350,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uljanovsk.karnavaltk.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.karnavaltk.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I173"/>
+  <dimension ref="A1:I172"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="7.5" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
@@ -9504,1454 +9461,1428 @@
       <c r="F120" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G120" s="18">
         <v>129.0</v>
       </c>
       <c r="H120" s="12">
         <v>0</v>
       </c>
       <c r="I120" s="15">
         <f>G120*H120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A121" s="21">
         <v>2</v>
       </c>
       <c r="B121" s="8"/>
       <c r="C121" s="9" t="s">
         <v>223</v>
       </c>
       <c r="D121" s="10" t="s">
         <v>224</v>
       </c>
-      <c r="E121" s="11"/>
+      <c r="E121" s="11" t="s">
+        <v>16</v>
+      </c>
       <c r="F121" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G121" s="18">
-        <v>219.0</v>
+        <v>57.0</v>
       </c>
       <c r="H121" s="12">
         <v>0</v>
       </c>
       <c r="I121" s="15">
         <f>G121*H121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A122" s="21">
         <v>3</v>
       </c>
       <c r="B122" s="8"/>
       <c r="C122" s="9" t="s">
         <v>225</v>
       </c>
       <c r="D122" s="10" t="s">
         <v>226</v>
       </c>
-      <c r="E122" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E122" s="11"/>
       <c r="F122" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G122" s="18">
-        <v>57.0</v>
+        <v>193.0</v>
       </c>
       <c r="H122" s="12">
         <v>0</v>
       </c>
       <c r="I122" s="15">
         <f>G122*H122</f>
         <v>0</v>
       </c>
     </row>
-    <row r="123" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C123" s="9" t="s">
+    <row r="123" spans="1:9" outlineLevel="1">
+      <c r="A123" s="20" t="s">
         <v>227</v>
       </c>
-      <c r="D123" s="10" t="s">
+      <c r="B123" s="2"/>
+      <c r="C123" s="2"/>
+      <c r="D123" s="2"/>
+      <c r="E123" s="2"/>
+      <c r="F123" s="2"/>
+      <c r="G123" s="13"/>
+      <c r="H123" s="2"/>
+      <c r="I123" s="13"/>
+    </row>
+    <row r="124" spans="1:9" outlineLevel="2">
+      <c r="A124" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G124" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H124" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A125" s="21">
+        <v>1</v>
+      </c>
+      <c r="B125" s="8"/>
+      <c r="C125" s="9" t="s">
         <v>228</v>
       </c>
-      <c r="E123" s="11"/>
-[...15 lines deleted...]
-      <c r="A124" s="20" t="s">
+      <c r="D125" s="10" t="s">
         <v>229</v>
       </c>
-      <c r="B124" s="2"/>
-[...9 lines deleted...]
-      <c r="A125" s="3" t="s">
+      <c r="E125" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F125" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G125" s="18">
+        <v>93.0</v>
+      </c>
+      <c r="H125" s="12">
+        <v>0</v>
+      </c>
+      <c r="I125" s="15">
+        <f>G125*H125</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" outlineLevel="1">
+      <c r="A126" s="20" t="s">
+        <v>230</v>
+      </c>
+      <c r="B126" s="2"/>
+      <c r="C126" s="2"/>
+      <c r="D126" s="2"/>
+      <c r="E126" s="2"/>
+      <c r="F126" s="2"/>
+      <c r="G126" s="13"/>
+      <c r="H126" s="2"/>
+      <c r="I126" s="13"/>
+    </row>
+    <row r="127" spans="1:9" outlineLevel="2">
+      <c r="A127" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B125" s="4" t="s">
+      <c r="B127" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C125" s="4" t="s">
+      <c r="C127" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="D125" s="5" t="s">
+      <c r="D127" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E125" s="5" t="s">
+      <c r="E127" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="F125" s="6" t="s">
+      <c r="F127" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G125" s="17" t="s">
+      <c r="G127" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="H125" s="5" t="s">
+      <c r="H127" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="I125" s="14" t="s">
+      <c r="I127" s="14" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="126" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
-      <c r="A126" s="21">
+    <row r="128" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A128" s="21">
         <v>1</v>
       </c>
-      <c r="B126" s="8"/>
-[...3 lines deleted...]
-      <c r="D126" s="10" t="s">
+      <c r="B128" s="8"/>
+      <c r="C128" s="9" t="s">
         <v>231</v>
       </c>
-      <c r="E126" s="11" t="s">
-[...17 lines deleted...]
-      <c r="A127" s="20" t="s">
+      <c r="D128" s="10" t="s">
         <v>232</v>
       </c>
-      <c r="B127" s="2"/>
-[...34 lines deleted...]
-        <v>13</v>
+      <c r="E128" s="11" t="s">
+        <v>233</v>
+      </c>
+      <c r="F128" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G128" s="18">
+        <v>1319.0</v>
+      </c>
+      <c r="H128" s="12">
+        <v>0</v>
+      </c>
+      <c r="I128" s="15">
+        <f>G128*H128</f>
+        <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A129" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B129" s="8"/>
       <c r="C129" s="9" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D129" s="10" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E129" s="11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F129" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G129" s="18">
-        <v>1319.0</v>
+        <v>259.0</v>
       </c>
       <c r="H129" s="12">
         <v>0</v>
       </c>
       <c r="I129" s="15">
         <f>G129*H129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A130" s="21">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B130" s="8"/>
       <c r="C130" s="9" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D130" s="10" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E130" s="11" t="s">
-        <v>238</v>
+        <v>16</v>
       </c>
       <c r="F130" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G130" s="18">
-        <v>259.0</v>
+        <v>165.0</v>
       </c>
       <c r="H130" s="12">
         <v>0</v>
       </c>
       <c r="I130" s="15">
         <f>G130*H130</f>
         <v>0</v>
       </c>
     </row>
-    <row r="131" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C131" s="9" t="s">
+    <row r="131" spans="1:9" outlineLevel="1">
+      <c r="A131" s="20" t="s">
         <v>239</v>
       </c>
-      <c r="D131" s="10" t="s">
+      <c r="B131" s="2"/>
+      <c r="C131" s="2"/>
+      <c r="D131" s="2"/>
+      <c r="E131" s="2"/>
+      <c r="F131" s="2"/>
+      <c r="G131" s="13"/>
+      <c r="H131" s="2"/>
+      <c r="I131" s="13"/>
+    </row>
+    <row r="132" spans="1:9" outlineLevel="2">
+      <c r="A132" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G132" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H132" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I132" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A133" s="21">
+        <v>1</v>
+      </c>
+      <c r="B133" s="8"/>
+      <c r="C133" s="9" t="s">
         <v>240</v>
       </c>
-      <c r="E131" s="11" t="s">
-[...17 lines deleted...]
-      <c r="A132" s="20" t="s">
+      <c r="D133" s="10" t="s">
         <v>241</v>
       </c>
-      <c r="B132" s="2"/>
-[...34 lines deleted...]
-        <v>13</v>
+      <c r="E133" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F133" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G133" s="18">
+        <v>119.0</v>
+      </c>
+      <c r="H133" s="12">
+        <v>0</v>
+      </c>
+      <c r="I133" s="15">
+        <f>G133*H133</f>
+        <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A134" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B134" s="8"/>
       <c r="C134" s="9" t="s">
         <v>242</v>
       </c>
       <c r="D134" s="10" t="s">
         <v>243</v>
       </c>
       <c r="E134" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F134" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G134" s="18">
-        <v>119.0</v>
+        <v>93.0</v>
       </c>
       <c r="H134" s="12">
         <v>0</v>
       </c>
       <c r="I134" s="15">
         <f>G134*H134</f>
         <v>0</v>
       </c>
     </row>
-    <row r="135" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C135" s="9" t="s">
+    <row r="135" spans="1:9" outlineLevel="1">
+      <c r="A135" s="20" t="s">
         <v>244</v>
       </c>
-      <c r="D135" s="10" t="s">
+      <c r="B135" s="2"/>
+      <c r="C135" s="2"/>
+      <c r="D135" s="2"/>
+      <c r="E135" s="2"/>
+      <c r="F135" s="2"/>
+      <c r="G135" s="13"/>
+      <c r="H135" s="2"/>
+      <c r="I135" s="13"/>
+    </row>
+    <row r="136" spans="1:9" outlineLevel="2">
+      <c r="A136" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C136" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G136" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H136" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I136" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A137" s="21">
+        <v>1</v>
+      </c>
+      <c r="B137" s="8"/>
+      <c r="C137" s="9" t="s">
         <v>245</v>
       </c>
-      <c r="E135" s="11" t="s">
-[...17 lines deleted...]
-      <c r="A136" s="20" t="s">
+      <c r="D137" s="10" t="s">
         <v>246</v>
       </c>
-      <c r="B136" s="2"/>
-[...34 lines deleted...]
-        <v>13</v>
+      <c r="E137" s="11"/>
+      <c r="F137" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G137" s="18">
+        <v>179.0</v>
+      </c>
+      <c r="H137" s="12">
+        <v>0</v>
+      </c>
+      <c r="I137" s="15">
+        <f>G137*H137</f>
+        <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A138" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="9" t="s">
         <v>247</v>
       </c>
       <c r="D138" s="10" t="s">
         <v>248</v>
       </c>
-      <c r="E138" s="11"/>
+      <c r="E138" s="11" t="s">
+        <v>16</v>
+      </c>
       <c r="F138" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G138" s="18">
         <v>179.0</v>
       </c>
       <c r="H138" s="12">
         <v>0</v>
       </c>
       <c r="I138" s="15">
         <f>G138*H138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A139" s="21">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B139" s="8"/>
       <c r="C139" s="9" t="s">
         <v>249</v>
       </c>
       <c r="D139" s="10" t="s">
         <v>250</v>
       </c>
       <c r="E139" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F139" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G139" s="18">
-        <v>179.0</v>
+        <v>163.9</v>
       </c>
       <c r="H139" s="12">
         <v>0</v>
       </c>
       <c r="I139" s="15">
         <f>G139*H139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A140" s="21">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="9" t="s">
         <v>251</v>
       </c>
       <c r="D140" s="10" t="s">
         <v>252</v>
       </c>
       <c r="E140" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F140" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G140" s="18">
-        <v>163.9</v>
+        <v>95.7</v>
       </c>
       <c r="H140" s="12">
         <v>0</v>
       </c>
       <c r="I140" s="15">
         <f>G140*H140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A141" s="21">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
         <v>253</v>
       </c>
       <c r="D141" s="10" t="s">
         <v>254</v>
       </c>
       <c r="E141" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G141" s="18">
-        <v>95.7</v>
+        <v>188.0</v>
       </c>
       <c r="H141" s="12">
         <v>0</v>
       </c>
       <c r="I141" s="15">
         <f>G141*H141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A142" s="21">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="9" t="s">
         <v>255</v>
       </c>
       <c r="D142" s="10" t="s">
         <v>256</v>
       </c>
       <c r="E142" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F142" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G142" s="18">
-        <v>188.0</v>
+        <v>95.7</v>
       </c>
       <c r="H142" s="12">
         <v>0</v>
       </c>
       <c r="I142" s="15">
         <f>G142*H142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A143" s="21">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
         <v>257</v>
       </c>
       <c r="D143" s="10" t="s">
         <v>258</v>
       </c>
       <c r="E143" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F143" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G143" s="18">
         <v>95.7</v>
       </c>
       <c r="H143" s="12">
         <v>0</v>
       </c>
       <c r="I143" s="15">
         <f>G143*H143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A144" s="21">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
         <v>259</v>
       </c>
       <c r="D144" s="10" t="s">
         <v>260</v>
       </c>
       <c r="E144" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F144" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G144" s="18">
-        <v>95.7</v>
+        <v>164.0</v>
       </c>
       <c r="H144" s="12">
         <v>0</v>
       </c>
       <c r="I144" s="15">
         <f>G144*H144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A145" s="21">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="9" t="s">
         <v>261</v>
       </c>
       <c r="D145" s="10" t="s">
         <v>262</v>
       </c>
       <c r="E145" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F145" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G145" s="18">
-        <v>164.0</v>
+        <v>109.0</v>
       </c>
       <c r="H145" s="12">
         <v>0</v>
       </c>
       <c r="I145" s="15">
         <f>G145*H145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A146" s="21">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B146" s="8"/>
       <c r="C146" s="9" t="s">
         <v>263</v>
       </c>
       <c r="D146" s="10" t="s">
         <v>264</v>
       </c>
       <c r="E146" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F146" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G146" s="18">
-        <v>109.0</v>
+        <v>459.0</v>
       </c>
       <c r="H146" s="12">
         <v>0</v>
       </c>
       <c r="I146" s="15">
         <f>G146*H146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A147" s="21">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="9" t="s">
         <v>265</v>
       </c>
       <c r="D147" s="10" t="s">
         <v>266</v>
       </c>
       <c r="E147" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F147" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G147" s="18">
-        <v>459.0</v>
+        <v>214.0</v>
       </c>
       <c r="H147" s="12">
         <v>0</v>
       </c>
       <c r="I147" s="15">
         <f>G147*H147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A148" s="21">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
         <v>267</v>
       </c>
       <c r="D148" s="10" t="s">
         <v>268</v>
       </c>
       <c r="E148" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F148" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G148" s="18">
-        <v>214.0</v>
+        <v>131.0</v>
       </c>
       <c r="H148" s="12">
         <v>0</v>
       </c>
       <c r="I148" s="15">
         <f>G148*H148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A149" s="21">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="9" t="s">
         <v>269</v>
       </c>
       <c r="D149" s="10" t="s">
         <v>270</v>
       </c>
       <c r="E149" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G149" s="18">
-        <v>131.0</v>
+        <v>139.0</v>
       </c>
       <c r="H149" s="12">
         <v>0</v>
       </c>
       <c r="I149" s="15">
         <f>G149*H149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A150" s="21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
         <v>271</v>
       </c>
       <c r="D150" s="10" t="s">
         <v>272</v>
       </c>
       <c r="E150" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G150" s="18">
-        <v>139.0</v>
+        <v>95.7</v>
       </c>
       <c r="H150" s="12">
         <v>0</v>
       </c>
       <c r="I150" s="15">
         <f>G150*H150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A151" s="21">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="9" t="s">
         <v>273</v>
       </c>
       <c r="D151" s="10" t="s">
         <v>274</v>
       </c>
       <c r="E151" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G151" s="18">
-        <v>95.7</v>
+        <v>139.0</v>
       </c>
       <c r="H151" s="12">
         <v>0</v>
       </c>
       <c r="I151" s="15">
         <f>G151*H151</f>
         <v>0</v>
       </c>
     </row>
-    <row r="152" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+    <row r="152" spans="1:9" customHeight="1" ht="20" outlineLevel="2">
       <c r="A152" s="21">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="9" t="s">
         <v>275</v>
       </c>
       <c r="D152" s="10" t="s">
         <v>276</v>
       </c>
       <c r="E152" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F152" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G152" s="18">
-        <v>139.0</v>
+        <v>179.0</v>
       </c>
       <c r="H152" s="12">
         <v>0</v>
       </c>
       <c r="I152" s="15">
         <f>G152*H152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:9" customHeight="1" ht="20" outlineLevel="2">
       <c r="A153" s="21">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="9" t="s">
         <v>277</v>
       </c>
       <c r="D153" s="10" t="s">
         <v>278</v>
       </c>
       <c r="E153" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F153" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G153" s="18">
-        <v>179.0</v>
+        <v>153.0</v>
       </c>
       <c r="H153" s="12">
         <v>0</v>
       </c>
       <c r="I153" s="15">
         <f>G153*H153</f>
         <v>0</v>
       </c>
     </row>
-    <row r="154" spans="1:9" customHeight="1" ht="20" outlineLevel="2">
+    <row r="154" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A154" s="21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
         <v>279</v>
       </c>
       <c r="D154" s="10" t="s">
         <v>280</v>
       </c>
       <c r="E154" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F154" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G154" s="18">
-        <v>153.0</v>
+        <v>131.0</v>
       </c>
       <c r="H154" s="12">
         <v>0</v>
       </c>
       <c r="I154" s="15">
         <f>G154*H154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A155" s="21">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9" t="s">
         <v>281</v>
       </c>
       <c r="D155" s="10" t="s">
         <v>282</v>
       </c>
       <c r="E155" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F155" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G155" s="18">
-        <v>131.0</v>
+        <v>169.0</v>
       </c>
       <c r="H155" s="12">
         <v>0</v>
       </c>
       <c r="I155" s="15">
         <f>G155*H155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A156" s="21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B156" s="8"/>
       <c r="C156" s="9" t="s">
         <v>283</v>
       </c>
       <c r="D156" s="10" t="s">
         <v>284</v>
       </c>
       <c r="E156" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F156" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G156" s="18">
-        <v>169.0</v>
+        <v>135.0</v>
       </c>
       <c r="H156" s="12">
         <v>0</v>
       </c>
       <c r="I156" s="15">
         <f>G156*H156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A157" s="21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B157" s="8"/>
       <c r="C157" s="9" t="s">
         <v>285</v>
       </c>
       <c r="D157" s="10" t="s">
         <v>286</v>
       </c>
       <c r="E157" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F157" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G157" s="18">
-        <v>135.0</v>
+        <v>179.0</v>
       </c>
       <c r="H157" s="12">
         <v>0</v>
       </c>
       <c r="I157" s="15">
         <f>G157*H157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A158" s="21">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B158" s="8"/>
       <c r="C158" s="9" t="s">
         <v>287</v>
       </c>
       <c r="D158" s="10" t="s">
         <v>288</v>
       </c>
       <c r="E158" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F158" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G158" s="18">
-        <v>179.0</v>
+        <v>89.0</v>
       </c>
       <c r="H158" s="12">
         <v>0</v>
       </c>
       <c r="I158" s="15">
         <f>G158*H158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A159" s="21">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B159" s="8"/>
       <c r="C159" s="9" t="s">
         <v>289</v>
       </c>
       <c r="D159" s="10" t="s">
         <v>290</v>
       </c>
       <c r="E159" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F159" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G159" s="18">
         <v>89.0</v>
       </c>
       <c r="H159" s="12">
         <v>0</v>
       </c>
       <c r="I159" s="15">
         <f>G159*H159</f>
         <v>0</v>
       </c>
     </row>
-    <row r="160" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C160" s="9" t="s">
+    <row r="160" spans="1:9" outlineLevel="1">
+      <c r="A160" s="20" t="s">
         <v>291</v>
       </c>
-      <c r="D160" s="10" t="s">
+      <c r="B160" s="2"/>
+      <c r="C160" s="2"/>
+      <c r="D160" s="2"/>
+      <c r="E160" s="2"/>
+      <c r="F160" s="2"/>
+      <c r="G160" s="13"/>
+      <c r="H160" s="2"/>
+      <c r="I160" s="13"/>
+    </row>
+    <row r="161" spans="1:9" outlineLevel="2">
+      <c r="A161" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G161" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H161" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I161" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A162" s="21">
+        <v>1</v>
+      </c>
+      <c r="B162" s="8"/>
+      <c r="C162" s="9" t="s">
         <v>292</v>
       </c>
-      <c r="E160" s="11" t="s">
-[...17 lines deleted...]
-      <c r="A161" s="20" t="s">
+      <c r="D162" s="10" t="s">
         <v>293</v>
       </c>
-      <c r="B161" s="2"/>
-[...34 lines deleted...]
-        <v>13</v>
+      <c r="E162" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F162" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G162" s="18">
+        <v>39.0</v>
+      </c>
+      <c r="H162" s="12">
+        <v>0</v>
+      </c>
+      <c r="I162" s="15">
+        <f>G162*H162</f>
+        <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A163" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B163" s="8"/>
       <c r="C163" s="9" t="s">
         <v>294</v>
       </c>
       <c r="D163" s="10" t="s">
         <v>295</v>
       </c>
       <c r="E163" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F163" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G163" s="18">
         <v>39.0</v>
       </c>
       <c r="H163" s="12">
         <v>0</v>
       </c>
       <c r="I163" s="15">
         <f>G163*H163</f>
         <v>0</v>
       </c>
     </row>
-    <row r="164" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C164" s="9" t="s">
+    <row r="164" spans="1:9" outlineLevel="1">
+      <c r="A164" s="20" t="s">
         <v>296</v>
       </c>
-      <c r="D164" s="10" t="s">
+      <c r="B164" s="2"/>
+      <c r="C164" s="2"/>
+      <c r="D164" s="2"/>
+      <c r="E164" s="2"/>
+      <c r="F164" s="2"/>
+      <c r="G164" s="13"/>
+      <c r="H164" s="2"/>
+      <c r="I164" s="13"/>
+    </row>
+    <row r="165" spans="1:9" outlineLevel="2">
+      <c r="A165" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C165" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G165" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H165" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I165" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A166" s="21">
+        <v>1</v>
+      </c>
+      <c r="B166" s="8"/>
+      <c r="C166" s="9" t="s">
         <v>297</v>
       </c>
-      <c r="E164" s="11" t="s">
-[...17 lines deleted...]
-      <c r="A165" s="20" t="s">
+      <c r="D166" s="10" t="s">
         <v>298</v>
       </c>
-      <c r="B165" s="2"/>
-[...34 lines deleted...]
-        <v>13</v>
+      <c r="E166" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F166" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G166" s="18">
+        <v>6499.0</v>
+      </c>
+      <c r="H166" s="12">
+        <v>0</v>
+      </c>
+      <c r="I166" s="15">
+        <f>G166*H166</f>
+        <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A167" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="9" t="s">
         <v>299</v>
       </c>
       <c r="D167" s="10" t="s">
         <v>300</v>
       </c>
       <c r="E167" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F167" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G167" s="18">
-        <v>6499.0</v>
+        <v>166.0</v>
       </c>
       <c r="H167" s="12">
         <v>0</v>
       </c>
       <c r="I167" s="15">
         <f>G167*H167</f>
         <v>0</v>
       </c>
     </row>
-    <row r="168" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C168" s="9" t="s">
+    <row r="168" spans="1:9" outlineLevel="1">
+      <c r="A168" s="20" t="s">
         <v>301</v>
       </c>
-      <c r="D168" s="10" t="s">
+      <c r="B168" s="2"/>
+      <c r="C168" s="2"/>
+      <c r="D168" s="2"/>
+      <c r="E168" s="2"/>
+      <c r="F168" s="2"/>
+      <c r="G168" s="13"/>
+      <c r="H168" s="2"/>
+      <c r="I168" s="13"/>
+    </row>
+    <row r="169" spans="1:9" outlineLevel="2">
+      <c r="A169" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C169" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G169" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H169" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I169" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A170" s="21">
+        <v>1</v>
+      </c>
+      <c r="B170" s="8"/>
+      <c r="C170" s="9" t="s">
         <v>302</v>
       </c>
-      <c r="E168" s="11" t="s">
-[...17 lines deleted...]
-      <c r="A169" s="20" t="s">
+      <c r="D170" s="10" t="s">
         <v>303</v>
       </c>
-      <c r="B169" s="2"/>
-[...34 lines deleted...]
-        <v>13</v>
+      <c r="E170" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="F170" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G170" s="18">
+        <v>329.0</v>
+      </c>
+      <c r="H170" s="12">
+        <v>0</v>
+      </c>
+      <c r="I170" s="15">
+        <f>G170*H170</f>
+        <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A171" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B171" s="8"/>
       <c r="C171" s="9" t="s">
         <v>304</v>
       </c>
       <c r="D171" s="10" t="s">
         <v>305</v>
       </c>
       <c r="E171" s="11" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F171" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G171" s="18">
-        <v>329.0</v>
+        <v>521.4</v>
       </c>
       <c r="H171" s="12">
         <v>0</v>
       </c>
       <c r="I171" s="15">
         <f>G171*H171</f>
         <v>0</v>
       </c>
     </row>
-    <row r="172" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C172" s="9" t="s">
+    <row r="172" spans="1:9">
+      <c r="G172" s="7" t="s">
         <v>306</v>
       </c>
-      <c r="D172" s="10" t="s">
-[...28 lines deleted...]
-        <f>SUM(I6:I172)</f>
+      <c r="H172" s="22">
+        <f>SUM(H6:H171)</f>
+        <v>0</v>
+      </c>
+      <c r="I172" s="22">
+        <f>SUM(I6:I171)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A8:I171"/>
+  <autoFilter ref="A8:I170"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A18:I18"/>
     <mergeCell ref="A25:I25"/>
     <mergeCell ref="A28:I28"/>
     <mergeCell ref="A59:I59"/>
     <mergeCell ref="A82:I82"/>
     <mergeCell ref="A88:I88"/>
     <mergeCell ref="A118:I118"/>
-    <mergeCell ref="A124:I124"/>
-[...6 lines deleted...]
-    <mergeCell ref="A169:I169"/>
+    <mergeCell ref="A123:I123"/>
+    <mergeCell ref="A126:I126"/>
+    <mergeCell ref="A131:I131"/>
+    <mergeCell ref="A135:I135"/>
+    <mergeCell ref="B152:B153"/>
+    <mergeCell ref="A160:I160"/>
+    <mergeCell ref="A164:I164"/>
+    <mergeCell ref="A168:I168"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://uljanovsk.karnavaltk.ru/</dc:creator>
+  <dc:creator>https://ekb.karnavaltk.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://uljanovsk.karnavaltk.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://ekb.karnavaltk.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>